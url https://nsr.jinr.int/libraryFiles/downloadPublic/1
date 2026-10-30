--- v0 (2025-12-05)
+++ v1 (2026-10-30)
@@ -1,108 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="00FC4D31" w:rsidRDefault="00441B6F" w:rsidP="00577E30">
+    <w:p w14:paraId="3BDF8345" w14:textId="77777777" w:rsidR="00FC4D31" w:rsidRDefault="00441B6F" w:rsidP="00577E30">
       <w:pPr>
         <w:spacing w:before="840" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of the article</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC4D31" w:rsidRDefault="00FC4D31" w:rsidP="00577E30">
+    <w:p w14:paraId="08BBB28E" w14:textId="77777777" w:rsidR="00FC4D31" w:rsidRDefault="00FC4D31" w:rsidP="00577E30">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A. A. Author</w:t>
       </w:r>
       <w:r w:rsidR="000B6732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (orcid: 0000</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B6732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B6732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 0000</w:t>
       </w:r>
       <w:r w:rsidR="000B6732" w:rsidRPr="000B6732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000B6732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0000-0000-0000)</w:t>
       </w:r>
       <w:r w:rsidR="00F2511D">
         <w:rPr>
           <w:rStyle w:val="af"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
@@ -147,1541 +167,1895 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and C. C. Coauthor</w:t>
       </w:r>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071749B" w:rsidRPr="0071749B" w:rsidRDefault="0071749B" w:rsidP="00577E30">
+    <w:p w14:paraId="23BDA5D0" w14:textId="77777777" w:rsidR="0071749B" w:rsidRPr="0071749B" w:rsidRDefault="0071749B" w:rsidP="00577E30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071749B">
+      <w:r w:rsidRPr="002559CC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of Department, N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ame of Institute, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071749B" w:rsidRPr="0071749B" w:rsidRDefault="0071749B" w:rsidP="00577E30">
+    <w:p w14:paraId="3D8EE731" w14:textId="77777777" w:rsidR="0071749B" w:rsidRPr="0071749B" w:rsidRDefault="0071749B" w:rsidP="00577E30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of Department, Name of Institute, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E939E5" w:rsidRPr="0039231E" w:rsidRDefault="0071749B" w:rsidP="00577E30">
+    <w:p w14:paraId="2E481958" w14:textId="77777777" w:rsidR="00E939E5" w:rsidRPr="0039231E" w:rsidRDefault="0071749B" w:rsidP="00577E30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0071749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of Department, Name of Institute, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0097269A" w:rsidRPr="0097269A" w:rsidRDefault="00B51ABB" w:rsidP="00E939E5">
+    <w:p w14:paraId="1F0116F1" w14:textId="77777777" w:rsidR="0097269A" w:rsidRPr="0097269A" w:rsidRDefault="000A7C03" w:rsidP="00E939E5">
       <w:pPr>
         <w:spacing w:before="600" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="38D3B821">
           <v:rect id="_x0000_i1025" style="width:481.9pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="0097269A" w:rsidRPr="0097269A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D2E76" w:rsidRPr="00DE07F0" w:rsidRDefault="007D2E76" w:rsidP="00037FA8">
+    <w:p w14:paraId="07D9EA74" w14:textId="77777777" w:rsidR="007D2E76" w:rsidRPr="002559CC" w:rsidRDefault="007D2E76" w:rsidP="00037FA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Paper title</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2E76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be written in uppercase and lowercase letters, not all uppercase.</w:t>
       </w:r>
+      <w:r w:rsidR="00DE07F0" w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00DE07F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors of the paper must be listed with their affiliations and the corresponding author. Also, if possible, please indicate the authors’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE07F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE07F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numbers as in the example above.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007B486A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The a</w:t>
+      </w:r>
+      <w:r w:rsidR="007B486A" w:rsidRPr="007B486A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bstract should be a concise statement of the problem, approach, findings, and implications of the work described within a single paragraph. It should clearly state the paper’s contribution to the field.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B486A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Define all symbols used in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abstract. Do not cite r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eferences in the abstract. The a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bs</w:t>
+      </w:r>
+      <w:r w:rsidR="00037FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tract consists of no more than 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>50 words.</w:t>
+      </w:r>
       <w:r w:rsidR="00DE07F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>All authors of the paper must be listed with their affiliations and the corresponding author. Also, if possible, please indicate the authors’ orcid numbers as in the example above.</w:t>
-[...75 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Add keywords below.</w:t>
       </w:r>
       <w:r w:rsidR="00F811D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use Contents section </w:t>
       </w:r>
       <w:r w:rsidR="00F811D9" w:rsidRPr="00F811D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>if the number of pages is more than 30</w:t>
       </w:r>
       <w:r w:rsidR="00F811D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC4D31" w:rsidRDefault="0097269A" w:rsidP="00037FA8">
+    <w:p w14:paraId="4E0421E2" w14:textId="77777777" w:rsidR="00FC4D31" w:rsidRDefault="0097269A" w:rsidP="00037FA8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097269A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="0097269A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: keyword1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>keyword2, …</w:t>
       </w:r>
       <w:r w:rsidR="007D2E76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (no more than 6</w:t>
       </w:r>
       <w:r w:rsidR="007D2E76" w:rsidRPr="007D2E76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> terms)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E939E5" w:rsidRDefault="00B51ABB" w:rsidP="00E939E5">
+    <w:p w14:paraId="0F94A85B" w14:textId="77777777" w:rsidR="00E939E5" w:rsidRDefault="000A7C03" w:rsidP="00E939E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="2D4BA3C1">
           <v:rect id="_x0000_i1026" style="width:481.9pt;height:.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1707223672"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="006A4B46" w:rsidRPr="006A4B46" w:rsidRDefault="006A4B46" w:rsidP="006A4B46">
+        <w:p w14:paraId="550B68F3" w14:textId="77777777" w:rsidR="006A4B46" w:rsidRPr="006A4B46" w:rsidRDefault="006A4B46" w:rsidP="006A4B46">
           <w:pPr>
             <w:pStyle w:val="af0"/>
             <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006A4B46" w:rsidRPr="006A4B46" w:rsidRDefault="006A4B46">
+        <w:p w14:paraId="68A68C2E" w14:textId="7C0D7FCF" w:rsidR="00463A99" w:rsidRDefault="006A4B46">
           <w:pPr>
             <w:pStyle w:val="13"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006A4B46">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="006A4B46">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006A4B46">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc181705982" w:history="1">
-            <w:r w:rsidRPr="006A4B46">
+          <w:hyperlink w:anchor="_Toc239264348" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Introduction</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4B46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A4B46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006A4B46">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264348 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E4720">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006A4B46" w:rsidRPr="006A4B46" w:rsidRDefault="00B51ABB">
+        <w:p w14:paraId="585CA124" w14:textId="2067B246" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264349" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2. Section name</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264349 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="749ED983" w14:textId="351A3F37" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264350" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1. Subsection name</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264350 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0D0B64F6" w14:textId="273B7201" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="31"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264351" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1.1. Subsubsection name</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264351 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="092CFA47" w14:textId="1A035151" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264352" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2. Figures and Tables</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264352 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D8A1F28" w14:textId="749F8136" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264353" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3. Formatting of Mathematical Components</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264353 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="56D9FF32" w14:textId="256591DD" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264354" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3. Materials and methods</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264354 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="04200DD0" w14:textId="524FD19A" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264355" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4. Results</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264355 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5CBEA693" w14:textId="4B2CEDDF" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264356" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5. Discussion</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264356 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="19093038" w14:textId="5B8FFA2C" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264357" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6. Conclusion</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264357 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="108B8D84" w14:textId="08C83107" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264358" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7. Acknowledgements</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264358 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="54C0CB22" w14:textId="3A29E784" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264359" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>8. Author contributions</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264359 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="033DAA73" w14:textId="3E97305D" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264360" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>9. Funding</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264360 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6FC0C21C" w14:textId="0283EDA9" w:rsidR="00463A99" w:rsidRPr="00647233" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264361" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10. Data availability statement</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264361 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="50E39F30" w14:textId="4FF4B9BC" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264362" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>11. Conflicts of interest</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264362 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99" w:rsidRPr="00647233">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="475EDE50" w14:textId="0E4EF495" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264363" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix A. Name of appendix</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264363 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D836FCB" w14:textId="3E874E45" w:rsidR="00463A99" w:rsidRDefault="000A7C03">
+          <w:pPr>
+            <w:pStyle w:val="13"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239264364" w:history="1">
+            <w:r w:rsidR="00463A99" w:rsidRPr="009003D5">
+              <w:rPr>
+                <w:rStyle w:val="a7"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Appendix B. Name of appendix</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239264364 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00463A99">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="059194D2" w14:textId="56647239" w:rsidR="006A4B46" w:rsidRPr="006A4B46" w:rsidRDefault="006A4B46" w:rsidP="006A4B46">
           <w:pPr>
             <w:pStyle w:val="13"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181705983" w:history="1">
-[...844 lines deleted...]
-          <w:r w:rsidR="006A4B46" w:rsidRPr="006A4B46">
+          <w:r w:rsidRPr="006A4B46">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00E939E5" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="3D06E99F" w14:textId="77777777" w:rsidR="00E939E5" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc181705982"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc239264348"/>
       <w:r>
         <w:t>1. Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007D2E76" w:rsidRPr="007D2E76" w:rsidRDefault="007D2E76" w:rsidP="007D2E76">
+    <w:p w14:paraId="4D3D4E7B" w14:textId="77777777" w:rsidR="007D2E76" w:rsidRPr="007D2E76" w:rsidRDefault="007D2E76" w:rsidP="007D2E76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2E76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The first section of the paper is usually an introduction section, in which the background, the topic and aims are described. The main results and principal conclusions should be highlighted in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00441B6F" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="43F896BB" w14:textId="77777777" w:rsidR="00441B6F" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc181705983"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc239264349"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FD1159" w:rsidRPr="00FD1159">
         <w:t>. Section name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00FD1159" w:rsidRPr="00FD1159" w:rsidRDefault="003E5D09" w:rsidP="00DC62D5">
+    <w:p w14:paraId="32BB59CD" w14:textId="77777777" w:rsidR="00FD1159" w:rsidRPr="00FD1159" w:rsidRDefault="003E5D09" w:rsidP="00DC62D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please use the styles and formats defined in this manuscript for titles, texts, figures and table</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Specific examples are as follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD1159" w:rsidRPr="000B6732" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="5870ED74" w14:textId="77777777" w:rsidR="00FD1159" w:rsidRPr="000B6732" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc181705984"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239264350"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FD1159" w:rsidRPr="000B6732">
         <w:t>.1. Subsection name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00FD1159" w:rsidRDefault="00FD1159" w:rsidP="00FD1159">
+    <w:p w14:paraId="7F526F20" w14:textId="77777777" w:rsidR="00FD1159" w:rsidRDefault="00FD1159" w:rsidP="00FD1159">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subsection text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD1159" w:rsidRPr="000B6732" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="187E25B9" w14:textId="77777777" w:rsidR="00FD1159" w:rsidRPr="000B6732" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc181705985"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc239264351"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FD1159" w:rsidRPr="000B6732">
         <w:t>.1.1. Subsubsection name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
+    <w:p w14:paraId="3A79F0DD" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sections,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ubsections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1713,103 +2087,104 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each new p</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aragraph indentation is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 cm. Line spacing</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="003C77EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in paragraphs is</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> single</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The font size of the main text is 12 pt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRPr="000B6732" w:rsidRDefault="003E5D09" w:rsidP="00D27AD0">
+    <w:p w14:paraId="731A3323" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRPr="000B6732" w:rsidRDefault="003E5D09" w:rsidP="00D27AD0">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc181705986"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc239264352"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00912D27">
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6732">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:t>Figures and Tables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
+    <w:p w14:paraId="4F28B249" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures, schemes, and charts, along with their captions, should be placed in the text where they are first mentioned and numbered consecutively with Arabic numbers. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
@@ -1857,51 +2232,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>caption is 1</w:t>
       </w:r>
       <w:r w:rsidR="00912D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00912D27">
+    <w:p w14:paraId="674C7C00" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00912D27">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7026A5" wp14:editId="25878945">
             <wp:extent cx="2216150" cy="2151748"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1974,481 +2349,472 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2236783" cy="2171781"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRPr="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
+    <w:p w14:paraId="7C3DF1E6" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRPr="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (b)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
+    <w:p w14:paraId="6F7605F4" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="003E5D09">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> If there are multiple panels, please give a detailed description: (a) Description of what is contained in the first panel; (b) Description of what is contained in the second panel. A caption on a single line should be centered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="00912D27">
+    <w:p w14:paraId="1DCF5628" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="003E5D09" w:rsidP="00912D27">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
         <w:spacing w:after="240"/>
         <w:ind w:right="198"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00912D27">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Table caption</w:t>
       </w:r>
       <w:r w:rsidR="0056430F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="1599"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5D09" w:rsidTr="00764B05">
+      <w:tr w:rsidR="003E5D09" w14:paraId="474A2AAE" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="36290164" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="5E273065" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="20786F15" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5D09" w:rsidTr="00764B05">
+      <w:tr w:rsidR="003E5D09" w14:paraId="469148BC" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="03543BF1" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="518C4126" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="0CAC3C48" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5D09" w:rsidTr="00764B05">
+      <w:tr w:rsidR="003E5D09" w14:paraId="17478188" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="4EA01F13" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="6FD50061" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
+          <w:p w14:paraId="597C7954" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="00CA1287" w:rsidP="00C41539">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="003E5D09">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E5D09" w:rsidRDefault="008238C6" w:rsidP="003D1C7B">
+    <w:p w14:paraId="2D40F51B" w14:textId="77777777" w:rsidR="003E5D09" w:rsidRDefault="008238C6" w:rsidP="003D1C7B">
       <w:pPr>
         <w:pStyle w:val="TableFooter"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                          </w:t>
       </w:r>
       <w:r w:rsidR="003E5D09">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003E5D09">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27AD0" w:rsidRPr="00D27AD0" w:rsidRDefault="00D27AD0" w:rsidP="00D27AD0">
+    <w:p w14:paraId="3007D737" w14:textId="77777777" w:rsidR="00D27AD0" w:rsidRPr="00D27AD0" w:rsidRDefault="00D27AD0" w:rsidP="00D27AD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tables should be placed in the main text near to the first time they are cited and numbered consecutively with Arabic numbers.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2480,140 +2846,142 @@
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The font size of table caption is 11 pt. The space before and after the table and its caption is 12 pt. </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A caption on a single line should be centered.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912D27" w:rsidRPr="000B6732" w:rsidRDefault="00912D27" w:rsidP="00D27AD0">
+    <w:p w14:paraId="37D81A9E" w14:textId="77777777" w:rsidR="00912D27" w:rsidRPr="000B6732" w:rsidRDefault="00912D27" w:rsidP="00D27AD0">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc181705987"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239264353"/>
       <w:r>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6732">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0053299A" w:rsidRPr="0053299A">
         <w:t>Formatting of Mathematical Components</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00912D27" w:rsidRDefault="00912D27" w:rsidP="00912D27">
+    <w:p w14:paraId="7881FDBB" w14:textId="77777777" w:rsidR="00912D27" w:rsidRDefault="00912D27" w:rsidP="00912D27">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors are encouraged to use either the Microsoft Equation Editor or the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MathType</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006119C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(http://www.mathtype.com) for equations. This is an example of an equation:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C04CEB" w:rsidRDefault="00C04CEB" w:rsidP="00B96577">
+    <w:p w14:paraId="2DEFE313" w14:textId="77777777" w:rsidR="00C04CEB" w:rsidRDefault="00C04CEB" w:rsidP="00B96577">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04CEB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:position w:val="-10"/>
         </w:rPr>
-        <w:object w:dxaOrig="2020" w:dyaOrig="320">
+        <w:object w:dxaOrig="2020" w:dyaOrig="320" w14:anchorId="49D5EDD1">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:101pt;height:16pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:101.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1792325737" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1852785968" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00B96577">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
@@ -2621,252 +2989,238 @@
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00032B52">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B96577">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="66E7185B" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc181705988"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc239264354"/>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0039231E" w:rsidRPr="00FD1159">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0039231E">
         <w:t>Materials and methods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
+    <w:p w14:paraId="4A9E4DB3" w14:textId="77777777" w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="3617A26C" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc181705989"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239264355"/>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="0039231E">
         <w:t>. Results</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00D8623D" w:rsidRPr="009B11BC" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
+    <w:p w14:paraId="43BECD45" w14:textId="77777777" w:rsidR="00D8623D" w:rsidRPr="009B11BC" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
+    <w:p w14:paraId="09D5A736" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="00E939E5" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc181705990"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc239264356"/>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0039231E">
         <w:t>. Discussion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
+    <w:p w14:paraId="647C7F9B" w14:textId="77777777" w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="00D8623D" w:rsidP="006A4B46">
+    <w:p w14:paraId="173857F8" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="00D8623D" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc181705991"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239264357"/>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0039231E">
         <w:t>. Conclusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
+    <w:p w14:paraId="679385D4" w14:textId="77777777" w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="0039231E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="218213D3" w14:textId="20CF96B9" w:rsidR="0039231E" w:rsidRPr="00633AD0" w:rsidRDefault="003C77EE" w:rsidP="00633AD0">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc239264358"/>
+      <w:r w:rsidRPr="00633AD0">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="0039231E">
         <w:t>Acknowledgements</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="163F3828" w14:textId="77777777" w:rsidR="00D8623D" w:rsidRPr="00D8623D" w:rsidRDefault="009B11BC" w:rsidP="00D8623D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="0039231E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="125A1A58" w14:textId="7915FAB8" w:rsidR="0039231E" w:rsidRPr="00633AD0" w:rsidRDefault="003C77EE" w:rsidP="00633AD0">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc239264359"/>
+      <w:r w:rsidRPr="00633AD0">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="0039231E">
         <w:t>Author contributions</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="25B16435" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2511D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A.A. Author: Conceptualization, Methodology, Software;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> B.B. Coauthor: Data curation, </w:t>
@@ -2882,142 +3236,252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">igation; DD: Supervision; CC: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2511D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Software, Validation; FF: Writing, Revi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ewing and Editing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="0039231E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="215E0E9C" w14:textId="1F53EB7A" w:rsidR="0039231E" w:rsidRPr="00633AD0" w:rsidRDefault="003C77EE" w:rsidP="00633AD0">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc239264360"/>
+      <w:r w:rsidRPr="00633AD0">
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="0039231E">
         <w:t>Funding</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="306349D8" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="002559CC" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This research was funded by</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="0039231E">
+    <w:p w14:paraId="312D78F8" w14:textId="6D54C49B" w:rsidR="003C77EE" w:rsidRPr="00633AD0" w:rsidRDefault="003C77EE" w:rsidP="00633AD0">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc239264361"/>
+      <w:r w:rsidRPr="00463A99">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4A9A" w:rsidRPr="00647233">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463A99">
+        <w:t>. Data availability statement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="761F35DB" w14:textId="261FA23C" w:rsidR="003C77EE" w:rsidRPr="009530E7" w:rsidRDefault="00633AD0" w:rsidP="003C77EE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00647233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Authors are encouraged to share the research data supporting the findings presented in this article. Please provide details of where the data can be accessed, including links to publicly available repositories or supplementary materials, where applicable.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647233">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If no new data were generated or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00647233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>analysed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00647233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if the data cannot be shared due to legal, ethical, privacy, confidentiality, or other restrictions, a statement is still required. For examples, please see the Data Availability section at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="data-availability-statement" w:history="1">
+        <w:r w:rsidR="009530E7" w:rsidRPr="009530E7">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://nsr.jinr.int/journalpoli</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="14" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:r w:rsidR="009530E7" w:rsidRPr="009530E7">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidR="009530E7" w:rsidRPr="009530E7">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ies#data-availability-statement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C14AEC5" w14:textId="73D4E1CD" w:rsidR="0039231E" w:rsidRPr="00647233" w:rsidRDefault="00633AD0" w:rsidP="00633AD0">
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239264362"/>
+      <w:r w:rsidRPr="00647233">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4A9A" w:rsidRPr="00647233">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647233">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0039231E" w:rsidRPr="00647233">
+        <w:t>Conf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647233">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0039231E" w:rsidRPr="00647233">
+        <w:t>icts of interest</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="7081AA75" w14:textId="4E2A0BC2" w:rsidR="00F2511D" w:rsidRPr="003C77EE" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2511D">
+      <w:r w:rsidRPr="00647233">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The authors declare no conflicts of interest.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
+      <w:r w:rsidR="003C77EE" w:rsidRPr="00647233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any financial, professional, personal, or other relationships that could be perceived as influencing the work must be disclosed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3975441D" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc181705992"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239264363"/>
       <w:r>
         <w:t>Appendix A. Name of appendix</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F2511D" w:rsidRDefault="00591BCD" w:rsidP="00F2511D">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="62C2DEE1" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRDefault="00591BCD" w:rsidP="00F2511D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591BCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The appendix is an optional section that can contain details and data supplemental to the main text. All appendix sections must be cited in the main text.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3056,160 +3520,159 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00912D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">numbered consecutively with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>appendix letter and Arabic number as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="00D6428D">
+    <w:p w14:paraId="68ED4F7A" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="00D6428D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B45325" wp14:editId="44E696D8">
             <wp:extent cx="3397250" cy="2259866"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="figure3 (2).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3469546" cy="2307957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00D6428D">
+    <w:p w14:paraId="730EF12E" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00D6428D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure caption.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00BD60EC">
+    <w:p w14:paraId="1F476733" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00BD60EC">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
         <w:spacing w:after="240"/>
         <w:ind w:right="198"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00D6428D">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3217,344 +3680,335 @@
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table caption.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="1599"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD60EC" w:rsidTr="00764B05">
+      <w:tr w:rsidR="00BD60EC" w14:paraId="56E526F8" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="114EE22D" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="1A47993D" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="47CE782D" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRPr="0056430F" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD60EC" w:rsidTr="00764B05">
+      <w:tr w:rsidR="00BD60EC" w14:paraId="368C7B80" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="3014E305" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="2C55F203" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="78322398" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD60EC" w:rsidTr="00764B05">
+      <w:tr w:rsidR="00BD60EC" w14:paraId="50E4297A" w14:textId="77777777" w:rsidTr="00764B05">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="466AABF3" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="055369F0" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
+          <w:p w14:paraId="6C13DBCD" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00CA1287" w:rsidP="005E5DD9">
             <w:pPr>
               <w:pStyle w:val="TableBody"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00C7475D">
+    <w:p w14:paraId="5C181DA3" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRDefault="00BD60EC" w:rsidP="00C7475D">
       <w:pPr>
         <w:pStyle w:val="TableFooter"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD60EC" w:rsidRPr="00C45594" w:rsidRDefault="00BD60EC" w:rsidP="00C45594">
+    <w:p w14:paraId="2435DAC5" w14:textId="77777777" w:rsidR="00BD60EC" w:rsidRPr="00C45594" w:rsidRDefault="00BD60EC" w:rsidP="00C45594">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04CEB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:position w:val="-10"/>
         </w:rPr>
-        <w:object w:dxaOrig="2020" w:dyaOrig="320">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:101pt;height:16pt" o:ole="">
+        <w:object w:dxaOrig="2020" w:dyaOrig="320" w14:anchorId="2F114870">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:101.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1792325738" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1852785969" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00441E0A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00441E0A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00441E0A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00441E0A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
@@ -3568,311 +4022,338 @@
       <w:r w:rsidR="00441E0A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C7475D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
+    <w:p w14:paraId="41168844" w14:textId="77777777" w:rsidR="0039231E" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc181705993"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc239264364"/>
       <w:r>
         <w:t>Appendix B. Name of appendix</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00441E0A" w:rsidRPr="00936F11" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="1876643C" w14:textId="77777777" w:rsidR="00441E0A" w:rsidRPr="00936F11" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bibliography software package </w:t>
       </w:r>
       <w:r w:rsidRPr="00441E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for </w:t>
       </w:r>
       <w:r w:rsidR="00B55479">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>all references where available</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00936F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00441E0A" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
+    <w:p w14:paraId="10F008DF" w14:textId="77777777" w:rsidR="00441E0A" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Citations and References in </w:t>
       </w:r>
       <w:r w:rsidR="00665EE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appendix sections</w:t>
       </w:r>
       <w:r w:rsidRPr="00441E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are permitted provided that they also appear in the reference list here.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00441E0A" w:rsidRPr="00441E0A" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
+    <w:p w14:paraId="639119E4" w14:textId="77777777" w:rsidR="00441E0A" w:rsidRPr="00441E0A" w:rsidRDefault="00441E0A" w:rsidP="00441E0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>In the text, reference numbers should be placed in square brackets [ ], and placed before the punctuation; for example [1], [1–3] or [1,3]. The font size of references is 11 pt.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00702410" w:rsidRPr="00441E0A" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00441E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00441E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and placed before the punctuation; for example [1], [1–3] or [1,3]. The font size of references is 11 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509B3996" w14:textId="77777777" w:rsidR="00702410" w:rsidRPr="00441E0A" w:rsidRDefault="0039231E" w:rsidP="006A4B46">
       <w:pPr>
         <w:pStyle w:val="11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc181705994"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc181705994"/>
       <w:r>
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002F5117" w:rsidRDefault="006F2A0D" w:rsidP="002255EE">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6DFD0FB3" w14:textId="77777777" w:rsidR="002F5117" w:rsidRDefault="006F2A0D" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A. A. </w:t>
       </w:r>
       <w:r w:rsidR="002F5117">
         <w:t xml:space="preserve">Author, </w:t>
       </w:r>
       <w:r>
         <w:t>B. B. Coa</w:t>
       </w:r>
       <w:r w:rsidR="002F5117">
         <w:t>uthor,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Title of the article,</w:t>
       </w:r>
       <w:r w:rsidR="002F5117">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidR="00EB031A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="002F5117" w:rsidRPr="006F2A0D">
         <w:t>ame</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Volume (Year) Page</w:t>
       </w:r>
       <w:r w:rsidR="00EB031A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>range. doi:doi_number</w:t>
-      </w:r>
+        <w:t xml:space="preserve">range. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>doi:doi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>_number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B6839" w:rsidRPr="007B6839" w:rsidRDefault="007B6839" w:rsidP="002255EE">
+    <w:p w14:paraId="2050288F" w14:textId="77777777" w:rsidR="007B6839" w:rsidRPr="007B6839" w:rsidRDefault="007B6839" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A. A. Author</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6839">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, The title of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>book</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6839">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, 3rd Edition, Vol. 4, The name of t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">he publisher, 1993, Ch. 8, pp. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6839">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>201–213.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5117" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
+    <w:p w14:paraId="3E30CA65" w14:textId="77777777" w:rsidR="002F5117" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A. A. Author, B. B. Coauthor, Book title</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3rd Edition, </w:t>
       </w:r>
       <w:r w:rsidR="002F5117">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Publisher</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F5117">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Publisher Location, Country, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00286FD3" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
+    <w:p w14:paraId="70D1535D" w14:textId="77777777" w:rsidR="00286FD3" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A. Editor, B. Editor</w:t>
       </w:r>
       <w:r w:rsidRPr="00286FD3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
       <w:r w:rsidR="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Name of the proceedings</w:t>
       </w:r>
@@ -3897,500 +4378,513 @@
       <w:r w:rsidR="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Name of the series</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Publisher, Publisher Location, Country,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB031A" w:rsidRPr="00EB031A" w:rsidRDefault="00EB031A" w:rsidP="002255EE">
+    <w:p w14:paraId="29780C59" w14:textId="77777777" w:rsidR="00EB031A" w:rsidRPr="00EB031A" w:rsidRDefault="00EB031A" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A. A. Author, B. B. Coauthor</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Title of the work, in: Proceedings of the Name of the Conference, Location of Conference, Country, Date of Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publisher, Publisher Location, Country,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB031A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1977, pp. 879–888.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A156E1" w:rsidRPr="00A156E1" w:rsidRDefault="00A156E1" w:rsidP="002255EE">
+    <w:p w14:paraId="7D7E8C05" w14:textId="77777777" w:rsidR="00A156E1" w:rsidRPr="00A156E1" w:rsidRDefault="00A156E1" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Title of Site</w:t>
       </w:r>
       <w:r w:rsidRPr="00A156E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00A156E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed: </w:t>
       </w:r>
       <w:r w:rsidR="00AB6C9E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Year-Month-Day</w:t>
       </w:r>
       <w:r w:rsidRPr="00A156E1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00286FD3" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
+    <w:p w14:paraId="7ACE85E9" w14:textId="77777777" w:rsidR="00286FD3" w:rsidRDefault="00286FD3" w:rsidP="002255EE">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A. A. Author, B. B. Coauthor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Name of the user g</w:t>
       </w:r>
       <w:r w:rsidRPr="00286FD3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>uide, City, Country, 3rd Edition,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> available at https://example.</w:t>
       </w:r>
       <w:r w:rsidR="00171303">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>com/manual.pdf</w:t>
       </w:r>
       <w:r w:rsidRPr="00286FD3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00936F11" w:rsidRPr="00936F11" w:rsidRDefault="00936F11" w:rsidP="00936F11">
+    <w:p w14:paraId="5FF443A3" w14:textId="77777777" w:rsidR="00936F11" w:rsidRPr="00936F11" w:rsidRDefault="00936F11" w:rsidP="00936F11">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>A. A. Author, B. B. Coauthor, Title of the article in the original language</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002559CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in Latin (Title of the article in English), Journal N</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2A0D">
         <w:t>ame</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Volume (Year) Page range, (in Language). doi:doi_number</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Volume (Year) Page range, (in Language). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>doi:doi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>_number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00936F11" w:rsidRPr="00936F11" w:rsidSect="00577E30">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="2041" w:left="1134" w:header="283" w:footer="624" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B51ABB" w:rsidRDefault="00B51ABB" w:rsidP="00854555">
+    <w:p w14:paraId="4A8B5CFA" w14:textId="77777777" w:rsidR="000A7C03" w:rsidRDefault="000A7C03" w:rsidP="00854555">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B51ABB" w:rsidRDefault="00B51ABB" w:rsidP="00854555">
+    <w:p w14:paraId="0492DAD4" w14:textId="77777777" w:rsidR="000A7C03" w:rsidRDefault="000A7C03" w:rsidP="00854555">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="288935022"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D">
+      <w:p w14:paraId="5C0B60E9" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F2511D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F2511D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F2511D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B55479">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00F2511D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F2511D" w:rsidRDefault="00F2511D">
+  <w:p w14:paraId="3B91B9EA" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRDefault="00F2511D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BE4F78" w:rsidRPr="00BE4F78" w:rsidRDefault="00577E30" w:rsidP="000C3A54">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:p w14:paraId="78CC8AF6" w14:textId="77777777" w:rsidR="00BE4F78" w:rsidRPr="00BE4F78" w:rsidRDefault="00577E30" w:rsidP="000C3A54">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00577E30">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Preprint submitted to Natural Science Review </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                     XX Month Year</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B51ABB" w:rsidRDefault="00B51ABB" w:rsidP="00854555">
+    <w:p w14:paraId="411802B4" w14:textId="77777777" w:rsidR="000A7C03" w:rsidRDefault="000A7C03" w:rsidP="00854555">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B51ABB" w:rsidRDefault="00B51ABB" w:rsidP="00854555">
+    <w:p w14:paraId="320E0651" w14:textId="77777777" w:rsidR="000A7C03" w:rsidRDefault="000A7C03" w:rsidP="00854555">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D">
+    <w:p w14:paraId="2AC0BFFE" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding author e-mail address: XXX</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00F2511D" w:rsidRPr="00F2511D" w:rsidRDefault="00F2511D">
+    <w:p w14:paraId="3F923F53" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="002559CC" w:rsidRDefault="00F2511D">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002559CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding author e-mail address: YYY</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F2511D" w:rsidRPr="00577E30" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:p w14:paraId="06CB34F0" w14:textId="77777777" w:rsidR="00F2511D" w:rsidRPr="00577E30" w:rsidRDefault="00F2511D" w:rsidP="00F2511D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2288CAC9" wp14:editId="74D8584F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-8890</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>208280</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="33655" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Прямая соединительная линия 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6120000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
@@ -4399,84 +4893,85 @@
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:line w14:anchorId="0B42654A" id="Прямая соединительная линия 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.7pt,16.4pt" to="481.2pt,16.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUE8/e6QEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82KFDEQvgu+Q8jd6Z6FXaSZnj3sohfR&#10;wb97Np1MB/NHEqd7bupZmEfwFTwoLOzqM6TfyEq6pxV/QMRLqN+v6quqrM57JdGOOS+MrvFyUWLE&#10;NDWN0Nsav3j+4N59jHwguiHSaFbjPfP4fH33zqqzFTsxrZENcwhAtK86W+M2BFsVhactU8QvjGUa&#10;nNw4RQKobls0jnSArmRxUpZnRWdcY52hzHuwXo5OvM74nDMannDuWUCyxtBbyK/L71V6i/WKVFtH&#10;bCvo1Ab5hy4UERqKzlCXJBD02olfoJSgznjDw4IaVRjOBWWZA7BZlj+xedYSyzIXGI6385j8/4Ol&#10;j3cbh0RT41OMNFGwovhheDMc4m38OBzQ8DZ+jZ/jp3gdv8Tr4R3IN8N7kJMz3kzmAzpNk+ysrwDw&#10;Qm/cpHm7cWksPXcKcSnsSziSPCigjvq8h/28B9YHRMF4toTVlrAuevQVI0SCss6Hh8wolIQaS6HT&#10;iEhFdo98gLIQegwBJbU0NpGlsJcsBUv9lHGgDcXGdvLBsQvp0I7AqTSvlokQYOXIlMKFlHNSmUv+&#10;MWmKTWksH+HfJs7RuaLRYU5UQhv3u6qhP7bKx/gj65Fron1lmn1eSR4HXFJmNl19OtUf9Zz+/W+u&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAGGhOy/aAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fu&#10;wjAQRO+V+AdrK/UGNmlJIY2DKFLFudALNyfeJlHjdYgNpH/PVj20x50Zzb7J16PrxAWH0HrSMJ8p&#10;EEiVty3VGj4Ob9MliBANWdN5Qg3fGGBdTO5yk1l/pXe87GMtuIRCZjQ0MfaZlKFq0Jkw8z0Se59+&#10;cCbyOdTSDubK5a6TiVKpdKYl/tCYHrcNVl/7s9Nw2Dk1lrHdIp2e1eb4ukjpuND64X7cvICIOMa/&#10;MPzgMzoUzFT6M9kgOg3T+RMnNTwmvID9VZqwUP4Kssjl/wHFDQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJQTz97pAQAA4wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGGhOy/aAAAACAEAAA8AAAAAAAAAAAAAAAAAQwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00F2511D">
+    <w:r w:rsidRPr="002559CC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>A. A. Author et al</w:t>
     </w:r>
     <w:r w:rsidR="00577E30">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50175A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3402338"/>
     <w:lvl w:ilvl="0" w:tplc="71D0B74A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="References"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4622,209 +5117,224 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00854555"/>
     <w:rsid w:val="00032B52"/>
     <w:rsid w:val="00037FA8"/>
+    <w:rsid w:val="000A7C03"/>
     <w:rsid w:val="000B6732"/>
     <w:rsid w:val="000C3A54"/>
     <w:rsid w:val="00123715"/>
     <w:rsid w:val="001329AA"/>
     <w:rsid w:val="00136870"/>
+    <w:rsid w:val="00165DC7"/>
     <w:rsid w:val="00171303"/>
     <w:rsid w:val="002255EE"/>
+    <w:rsid w:val="002559CC"/>
     <w:rsid w:val="00286FD3"/>
     <w:rsid w:val="002967E2"/>
     <w:rsid w:val="002D6701"/>
     <w:rsid w:val="002F5117"/>
     <w:rsid w:val="0039231E"/>
+    <w:rsid w:val="003C77EE"/>
     <w:rsid w:val="003D1C7B"/>
     <w:rsid w:val="003E5D09"/>
     <w:rsid w:val="00441B6F"/>
     <w:rsid w:val="00441E0A"/>
+    <w:rsid w:val="00463A99"/>
     <w:rsid w:val="004A7B15"/>
     <w:rsid w:val="0051190E"/>
     <w:rsid w:val="0053299A"/>
     <w:rsid w:val="0056430F"/>
     <w:rsid w:val="00577E30"/>
     <w:rsid w:val="00591BCD"/>
     <w:rsid w:val="005E4720"/>
     <w:rsid w:val="00601943"/>
     <w:rsid w:val="006119C6"/>
+    <w:rsid w:val="00633AD0"/>
     <w:rsid w:val="00644D89"/>
+    <w:rsid w:val="00647233"/>
     <w:rsid w:val="00665EE7"/>
     <w:rsid w:val="006A4B46"/>
     <w:rsid w:val="006B6E71"/>
     <w:rsid w:val="006F2A0D"/>
     <w:rsid w:val="006F3DDE"/>
     <w:rsid w:val="007021B5"/>
     <w:rsid w:val="00702410"/>
     <w:rsid w:val="0071749B"/>
     <w:rsid w:val="007174B6"/>
     <w:rsid w:val="00745675"/>
     <w:rsid w:val="00764B05"/>
     <w:rsid w:val="007B23DA"/>
     <w:rsid w:val="007B486A"/>
     <w:rsid w:val="007B6839"/>
     <w:rsid w:val="007D2E76"/>
+    <w:rsid w:val="007D4A9A"/>
+    <w:rsid w:val="007D732B"/>
     <w:rsid w:val="008238C6"/>
     <w:rsid w:val="00854555"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00905387"/>
     <w:rsid w:val="00912D27"/>
     <w:rsid w:val="00936F11"/>
     <w:rsid w:val="00944B8D"/>
+    <w:rsid w:val="009530E7"/>
     <w:rsid w:val="0095724D"/>
     <w:rsid w:val="0097269A"/>
     <w:rsid w:val="009B11BC"/>
     <w:rsid w:val="00A156E1"/>
     <w:rsid w:val="00AA176F"/>
     <w:rsid w:val="00AA4A5D"/>
     <w:rsid w:val="00AB6C9E"/>
     <w:rsid w:val="00B51ABB"/>
     <w:rsid w:val="00B55479"/>
     <w:rsid w:val="00B70544"/>
     <w:rsid w:val="00B96577"/>
     <w:rsid w:val="00BA4BAE"/>
     <w:rsid w:val="00BD60EC"/>
     <w:rsid w:val="00BE4F78"/>
     <w:rsid w:val="00BF18F9"/>
     <w:rsid w:val="00C04CEB"/>
     <w:rsid w:val="00C45594"/>
     <w:rsid w:val="00C6434A"/>
+    <w:rsid w:val="00C675F3"/>
     <w:rsid w:val="00C7475D"/>
     <w:rsid w:val="00CA1287"/>
     <w:rsid w:val="00CA56ED"/>
     <w:rsid w:val="00CE58B8"/>
     <w:rsid w:val="00D27AD0"/>
     <w:rsid w:val="00D6428D"/>
     <w:rsid w:val="00D77972"/>
     <w:rsid w:val="00D8623D"/>
     <w:rsid w:val="00DC62D5"/>
     <w:rsid w:val="00DE07F0"/>
     <w:rsid w:val="00E939E5"/>
     <w:rsid w:val="00EB031A"/>
+    <w:rsid w:val="00EE6761"/>
     <w:rsid w:val="00F2511D"/>
     <w:rsid w:val="00F811D9"/>
     <w:rsid w:val="00FC4D31"/>
     <w:rsid w:val="00FD1159"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31C1583A"/>
+  <w14:docId w14:val="6C54BFDB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D82627D-7FC0-426A-8D39-C81EF7923AFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5152,50 +5662,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD60EC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006A4B46"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -5715,63 +6230,87 @@
     <w:basedOn w:val="a0"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A4B46"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006A4B46"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C77EE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009530E7"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nsr.jinr.int/journalpolicies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6034,82 +6573,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6E4F5FA-AB52-4004-A8B9-0CC9B222CF57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87DA3A91-C8B5-4348-9524-350545CEF23B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1028</Words>
-  <Characters>5862</Characters>
+  <Words>1216</Words>
+  <Characters>6932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6877</CharactersWithSpaces>
+  <CharactersWithSpaces>8132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dina Badreeva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>